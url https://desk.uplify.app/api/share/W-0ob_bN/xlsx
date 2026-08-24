--- v0 (2026-05-25)
+++ v1 (2026-08-24)
@@ -558,51 +558,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1lkkx4pHDkeBmKzEMv4ugt_OWJUkt0RMk_qwrdtUrd8Q/edit?usp=sharing" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/118d9Ozxb56gg6DxagpONKzzMZDy8vQmm/view" TargetMode="External" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="B2:O44"/>
+  <dimension ref="B2:O46"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="23" topLeftCell="B24" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="34" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="16" customWidth="1" min="14" max="14"/>
   </cols>
@@ -689,78 +689,79 @@
         <is>
           <t>Форматы</t>
         </is>
       </c>
       <c r="F12" s="6" t="inlineStr">
         <is>
           <t>Условия</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>Оверлей 50%</t>
         </is>
       </c>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Закрытый аукцион (фикс. CPM) · Предоплата</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>SMART FACT</t>
+          <t>АУДИТОРИЯ</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="9" t="inlineStr">
         <is>
           <t>Возраст ядра</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="10" t="inlineStr">
         <is>
-          <t>44.6% относятся к возрастной группе «25 - 34».</t>
+          <t>44,6% аудитории находятся в возрасте от 25 до 34 лет.</t>
         </is>
       </c>
       <c r="K18" s="11" t="inlineStr">
         <is>
-          <t>Опрос аудитории Uplify · 491 ответ</t>
+          <t>ВЫВОД ДЛЯ КАМПАНИИ
+Ядро составляют взрослые зрители, поэтому креативу нужен предметный тон без подростковой стилизации.</t>
         </is>
       </c>
     </row>
     <row r="19"/>
     <row r="20">
       <c r="B20" s="12" t="inlineStr">
         <is>
-          <t>Опрос аудитории Uplify · 491 ответ</t>
+          <t>Аплифай Индекс · Исследование аудитории стримеров, апрель 2026</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="9" t="inlineStr">
         <is>
           <t>Сценарии</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="12" t="inlineStr">
         <is>
           <t>Короткий срез по каждому сценарию перед детальной раскладкой.</t>
         </is>
       </c>
     </row>
     <row r="24" ht="28" customHeight="1">
       <c r="B24" s="13" t="inlineStr">
         <is>
           <t>Сценарий</t>
         </is>
       </c>
       <c r="C24" s="13" t="inlineStr">
         <is>
@@ -1015,126 +1016,152 @@
         <is>
           <t>CPM</t>
         </is>
       </c>
       <c r="F37" s="20" t="inlineStr">
         <is>
           <t>500 ₽</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>CTR benchmark</t>
         </is>
       </c>
       <c r="F38" s="20" t="inlineStr">
         <is>
           <t>0,50%</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="7" t="inlineStr">
         <is>
-          <t>Бюджет без НДС</t>
+          <t>Медиабюджет без НДС и сборов</t>
         </is>
       </c>
       <c r="F39" s="21" t="n">
         <v>1000000</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="7" t="inlineStr">
         <is>
-          <t>НДС, 5.00%</t>
-[...3 lines deleted...]
-        <v>50000</v>
+          <t>Рекламный сбор 3,00% — внутри медиабюджета</t>
+        </is>
+      </c>
+      <c r="F40" s="20" t="inlineStr">
+        <is>
+          <t>Не добавляется</t>
+        </is>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="7" t="inlineStr">
         <is>
-          <t>Бюджет с НДС</t>
+          <t>Итого без НДС</t>
         </is>
       </c>
       <c r="F41" s="21" t="n">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="B42" s="7" t="inlineStr">
+        <is>
+          <t>НДС, 5,00%</t>
+        </is>
+      </c>
+      <c r="F42" s="21" t="n">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="B43" s="7" t="inlineStr">
+        <is>
+          <t>Итого к оплате</t>
+        </is>
+      </c>
+      <c r="F43" s="19" t="n">
         <v>1050000</v>
       </c>
     </row>
-    <row r="44">
-      <c r="B44" s="12" t="inlineStr">
+    <row r="46">
+      <c r="B46" s="12" t="inlineStr">
         <is>
           <t>Сделано в Uplify Desk</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="45">
+  <mergeCells count="49">
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F36:H36"/>
+    <mergeCell ref="F42:H42"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F41:H41"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="F35:H35"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="B33:N33"/>
     <mergeCell ref="B20:N20"/>
     <mergeCell ref="B36:E36"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="F38:H38"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="B35:E35"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="B32:N32"/>
     <mergeCell ref="B9:D9"/>
+    <mergeCell ref="F43:H43"/>
     <mergeCell ref="B18:J19"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="K18:N19"/>
     <mergeCell ref="B16:N16"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="F37:H37"/>
     <mergeCell ref="F39:H39"/>
+    <mergeCell ref="B46:N46"/>
     <mergeCell ref="B22:N22"/>
     <mergeCell ref="B27:N27"/>
+    <mergeCell ref="B43:E43"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="B39:E39"/>
     <mergeCell ref="L2:N2"/>
     <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B42:E42"/>
     <mergeCell ref="F34:H34"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="F6:H6"/>
     <mergeCell ref="B23:N23"/>
     <mergeCell ref="B17:N17"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="F40:H40"/>
-    <mergeCell ref="B44:N44"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="B28:N28"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="L3" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H30" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>